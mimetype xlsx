--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -12,161 +12,176 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="1D AZIR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Interest rate</t>
   </si>
   <si>
     <t>Value of transactions (mln. AZN)</t>
   </si>
   <si>
     <t>Number of transactions</t>
+  </si>
+  <si>
+    <t>18.06.2026</t>
+  </si>
+  <si>
+    <t>17.06.2026</t>
+  </si>
+  <si>
+    <t>16.06.2026</t>
+  </si>
+  <si>
+    <t>12.06.2026</t>
+  </si>
+  <si>
+    <t>11.06.2026</t>
+  </si>
+  <si>
+    <t>10.06.2026</t>
+  </si>
+  <si>
+    <t>09.06.2026</t>
+  </si>
+  <si>
+    <t>08.06.2026</t>
+  </si>
+  <si>
+    <t>05.06.2026</t>
+  </si>
+  <si>
+    <t>04.06.2026</t>
+  </si>
+  <si>
+    <t>03.06.2026</t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
+    <t>01.06.2026</t>
+  </si>
+  <si>
+    <t>26.05.2026</t>
+  </si>
+  <si>
+    <t>25.05.2026</t>
+  </si>
+  <si>
+    <t>22.05.2026</t>
+  </si>
+  <si>
+    <t>21.05.2026</t>
+  </si>
+  <si>
+    <t>20.05.2026</t>
+  </si>
+  <si>
+    <t>19.05.2026</t>
+  </si>
+  <si>
+    <t>18.05.2026</t>
+  </si>
+  <si>
+    <t>15.05.2026</t>
+  </si>
+  <si>
+    <t>14.05.2026</t>
+  </si>
+  <si>
+    <t>13.05.2026</t>
+  </si>
+  <si>
+    <t>12.05.2026</t>
+  </si>
+  <si>
+    <t>08.05.2026</t>
+  </si>
+  <si>
+    <t>07.05.2026</t>
+  </si>
+  <si>
+    <t>06.05.2026</t>
+  </si>
+  <si>
+    <t>05.05.2026</t>
   </si>
   <si>
     <t>04.05.2026</t>
   </si>
   <si>
     <t>01.05.2026</t>
   </si>
   <si>
     <t>30.04.2026</t>
   </si>
   <si>
     <t>29.04.2026</t>
   </si>
   <si>
     <t>28.04.2026</t>
   </si>
   <si>
     <t>27.04.2026</t>
   </si>
   <si>
     <t>24.04.2026</t>
   </si>
   <si>
     <t>23.04.2026</t>
   </si>
   <si>
     <t>22.04.2026</t>
   </si>
   <si>
     <t>21.04.2026</t>
-  </si>
-[...67 lines deleted...]
-    <t>10.03.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="13"/>
       <color rgb="FF1C3651"/>
       <name val="Calibri"/>
@@ -533,1350 +548,1390 @@
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2">
-        <v>6.4547</v>
+        <v>6.4311</v>
       </c>
       <c r="C2" s="2">
-        <v>87</v>
+        <v>152</v>
       </c>
       <c r="D2" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="2">
-        <v>6.4355</v>
+        <v>6.4246</v>
       </c>
       <c r="C3" s="2">
-        <v>137</v>
+        <v>180</v>
       </c>
       <c r="D3" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="2">
-        <v>6.4399</v>
+        <v>6.4379</v>
       </c>
       <c r="C4" s="2">
-        <v>173</v>
+        <v>147</v>
       </c>
       <c r="D4" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="2">
-        <v>6.4576</v>
+        <v>6.4228</v>
       </c>
       <c r="C5" s="2">
-        <v>104</v>
+        <v>187</v>
       </c>
       <c r="D5" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="2">
-        <v>6.4573</v>
+        <v>6.4367</v>
       </c>
       <c r="C6" s="2">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="D6" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
       <c r="Z6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="2">
-        <v>6.4595</v>
+        <v>6.4249</v>
       </c>
       <c r="C7" s="2">
-        <v>125</v>
+        <v>182</v>
       </c>
       <c r="D7" s="2">
         <v>5</v>
       </c>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
       <c r="Z7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="2">
-        <v>6.46</v>
+        <v>6.4361</v>
       </c>
       <c r="C8" s="2">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="D8" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2"/>
       <c r="N8" s="2"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="2">
-        <v>6.4543</v>
+        <v>6.4361</v>
       </c>
       <c r="C9" s="2">
-        <v>285.5</v>
+        <v>132</v>
       </c>
       <c r="D9" s="2">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
       <c r="N9" s="2"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="2">
-        <v>6.4457</v>
+        <v>6.4338</v>
       </c>
       <c r="C10" s="2">
-        <v>364</v>
+        <v>143</v>
       </c>
       <c r="D10" s="2">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="2">
-        <v>6.4443</v>
+        <v>6.4434</v>
       </c>
       <c r="C11" s="2">
-        <v>442.3</v>
+        <v>154</v>
       </c>
       <c r="D11" s="2">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
       <c r="Z11" s="2"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="2">
-        <v>6.4626</v>
+        <v>6.4434</v>
       </c>
       <c r="C12" s="2">
-        <v>665.5</v>
+        <v>154</v>
       </c>
       <c r="D12" s="2">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="2">
-        <v>6.4573</v>
+        <v>6.4373</v>
       </c>
       <c r="C13" s="2">
-        <v>764.5</v>
+        <v>199</v>
       </c>
       <c r="D13" s="2">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="2">
-        <v>6.4361</v>
+        <v>6.431</v>
       </c>
       <c r="C14" s="2">
-        <v>533.5</v>
+        <v>226.8</v>
       </c>
       <c r="D14" s="2">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="2">
-        <v>6.4149</v>
+        <v>6.4399</v>
       </c>
       <c r="C15" s="2">
-        <v>450</v>
+        <v>105</v>
       </c>
       <c r="D15" s="2">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
       <c r="T15" s="2"/>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="2">
-        <v>6.4297</v>
+        <v>6.4479</v>
       </c>
       <c r="C16" s="2">
-        <v>244</v>
+        <v>82</v>
       </c>
       <c r="D16" s="2">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="2">
-        <v>6.4298</v>
+        <v>6.4162</v>
       </c>
       <c r="C17" s="2">
-        <v>194</v>
+        <v>197.5</v>
       </c>
       <c r="D17" s="2">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
       <c r="N17" s="2"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
       <c r="U17" s="2"/>
       <c r="V17" s="2"/>
       <c r="W17" s="2"/>
       <c r="X17" s="2"/>
       <c r="Y17" s="2"/>
       <c r="Z17" s="2"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="2">
-        <v>6.4267</v>
+        <v>6.4224</v>
       </c>
       <c r="C18" s="2">
-        <v>197.5</v>
+        <v>205</v>
       </c>
       <c r="D18" s="2">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
       <c r="S18" s="2"/>
       <c r="T18" s="2"/>
       <c r="U18" s="2"/>
       <c r="V18" s="2"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="2"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="2">
-        <v>6.4235</v>
+        <v>6.414</v>
       </c>
       <c r="C19" s="2">
-        <v>275.5</v>
+        <v>289.5</v>
       </c>
       <c r="D19" s="2">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="2">
-        <v>6.4198</v>
+        <v>6.4282</v>
       </c>
       <c r="C20" s="2">
-        <v>240</v>
+        <v>392.3</v>
       </c>
       <c r="D20" s="2">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="2">
-        <v>6.4407</v>
+        <v>6.4236</v>
       </c>
       <c r="C21" s="2">
-        <v>317</v>
+        <v>165.3</v>
       </c>
       <c r="D21" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
       <c r="U21" s="2"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="2">
-        <v>6.4414</v>
+        <v>6.4216</v>
       </c>
       <c r="C22" s="2">
-        <v>380</v>
+        <v>155</v>
       </c>
       <c r="D22" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="2"/>
       <c r="S22" s="2"/>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="2">
-        <v>6.4476</v>
+        <v>6.45</v>
       </c>
       <c r="C23" s="2">
-        <v>414.3</v>
+        <v>85</v>
       </c>
       <c r="D23" s="2">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="2">
-        <v>6.4493</v>
+        <v>6.45</v>
       </c>
       <c r="C24" s="2">
-        <v>407</v>
+        <v>105</v>
       </c>
       <c r="D24" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="2">
-        <v>6.4462</v>
+        <v>6.4243</v>
       </c>
       <c r="C25" s="2">
-        <v>476.5</v>
+        <v>176</v>
       </c>
       <c r="D25" s="2">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
       <c r="M25" s="2"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="2">
-        <v>6.4573</v>
+        <v>6.4228</v>
       </c>
       <c r="C26" s="2">
-        <v>530.5</v>
+        <v>159</v>
       </c>
       <c r="D26" s="2">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
       <c r="N26" s="2"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
       <c r="Z26" s="2"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="2">
-        <v>6.456</v>
+        <v>6.45</v>
       </c>
       <c r="C27" s="2">
-        <v>366.3</v>
+        <v>139</v>
       </c>
       <c r="D27" s="2">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
       <c r="Z27" s="2"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="2">
-        <v>6.4612</v>
+        <v>6.449</v>
       </c>
       <c r="C28" s="2">
-        <v>243.3</v>
+        <v>109</v>
       </c>
       <c r="D28" s="2">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
       <c r="O28" s="2"/>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="2">
-        <v>6.4611</v>
+        <v>6.4538</v>
       </c>
       <c r="C29" s="2">
-        <v>244</v>
+        <v>97</v>
       </c>
       <c r="D29" s="2">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
       <c r="M29" s="2"/>
       <c r="N29" s="2"/>
       <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
       <c r="S29" s="2"/>
       <c r="T29" s="2"/>
       <c r="U29" s="2"/>
       <c r="V29" s="2"/>
       <c r="W29" s="2"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="2">
-        <v>6.4624</v>
+        <v>6.4547</v>
       </c>
       <c r="C30" s="2">
-        <v>298.5</v>
+        <v>87</v>
       </c>
       <c r="D30" s="2">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="2"/>
       <c r="S30" s="2"/>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
       <c r="Z30" s="2"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="2">
-        <v>6.4643</v>
+        <v>6.4355</v>
       </c>
       <c r="C31" s="2">
-        <v>370</v>
+        <v>137</v>
       </c>
       <c r="D31" s="2">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="2">
-        <v>6.4629</v>
+        <v>6.4399</v>
       </c>
       <c r="C32" s="2">
-        <v>538</v>
+        <v>173</v>
       </c>
       <c r="D32" s="2">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="2"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="2">
-        <v>6.4632</v>
+        <v>6.4576</v>
       </c>
       <c r="C33" s="2">
-        <v>610</v>
+        <v>104</v>
       </c>
       <c r="D33" s="2">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
       <c r="M33" s="2"/>
       <c r="N33" s="2"/>
       <c r="O33" s="2"/>
       <c r="P33" s="2"/>
       <c r="Q33" s="2"/>
       <c r="R33" s="2"/>
       <c r="S33" s="2"/>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="2"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="2">
-        <v>6.4625</v>
+        <v>6.4573</v>
       </c>
       <c r="C34" s="2">
-        <v>640.4</v>
+        <v>102</v>
       </c>
       <c r="D34" s="2">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
       <c r="Z34" s="2"/>
     </row>
     <row r="35" spans="1:26">
-      <c r="A35" s="2"/>
-[...2 lines deleted...]
-      <c r="D35" s="2"/>
+      <c r="A35" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B35" s="2">
+        <v>6.4595</v>
+      </c>
+      <c r="C35" s="2">
+        <v>125</v>
+      </c>
+      <c r="D35" s="2">
+        <v>5</v>
+      </c>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
       <c r="N35" s="2"/>
       <c r="O35" s="2"/>
       <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="2"/>
       <c r="S35" s="2"/>
       <c r="T35" s="2"/>
       <c r="U35" s="2"/>
       <c r="V35" s="2"/>
       <c r="W35" s="2"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="2"/>
     </row>
     <row r="36" spans="1:26">
-      <c r="A36" s="2"/>
-[...2 lines deleted...]
-      <c r="D36" s="2"/>
+      <c r="A36" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" s="2">
+        <v>6.46</v>
+      </c>
+      <c r="C36" s="2">
+        <v>149</v>
+      </c>
+      <c r="D36" s="2">
+        <v>7</v>
+      </c>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>
       <c r="O36" s="2"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="2"/>
       <c r="S36" s="2"/>
       <c r="T36" s="2"/>
       <c r="U36" s="2"/>
       <c r="V36" s="2"/>
       <c r="W36" s="2"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
       <c r="Z36" s="2"/>
     </row>
     <row r="37" spans="1:26">
-      <c r="A37" s="2"/>
-[...2 lines deleted...]
-      <c r="D37" s="2"/>
+      <c r="A37" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B37" s="2">
+        <v>6.4543</v>
+      </c>
+      <c r="C37" s="2">
+        <v>285.5</v>
+      </c>
+      <c r="D37" s="2">
+        <v>11</v>
+      </c>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
       <c r="N37" s="2"/>
       <c r="O37" s="2"/>
       <c r="P37" s="2"/>
       <c r="Q37" s="2"/>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
       <c r="Z37" s="2"/>
     </row>
     <row r="38" spans="1:26">
-      <c r="A38" s="2"/>
-[...2 lines deleted...]
-      <c r="D38" s="2"/>
+      <c r="A38" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" s="2">
+        <v>6.4457</v>
+      </c>
+      <c r="C38" s="2">
+        <v>364</v>
+      </c>
+      <c r="D38" s="2">
+        <v>14</v>
+      </c>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
       <c r="N38" s="2"/>
       <c r="O38" s="2"/>
       <c r="P38" s="2"/>
       <c r="Q38" s="2"/>
       <c r="R38" s="2"/>
       <c r="S38" s="2"/>
       <c r="T38" s="2"/>
       <c r="U38" s="2"/>
       <c r="V38" s="2"/>
       <c r="W38" s="2"/>
       <c r="X38" s="2"/>
       <c r="Y38" s="2"/>
       <c r="Z38" s="2"/>
     </row>
     <row r="39" spans="1:26">
-      <c r="A39" s="2"/>
-[...2 lines deleted...]
-      <c r="D39" s="2"/>
+      <c r="A39" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B39" s="2">
+        <v>6.4443</v>
+      </c>
+      <c r="C39" s="2">
+        <v>442.3</v>
+      </c>
+      <c r="D39" s="2">
+        <v>15</v>
+      </c>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
       <c r="U39" s="2"/>
       <c r="V39" s="2"/>
       <c r="W39" s="2"/>
       <c r="X39" s="2"/>
       <c r="Y39" s="2"/>
       <c r="Z39" s="2"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="2"/>