--- v2 (2026-08-04)
+++ v3 (2026-09-20)
@@ -12,182 +12,188 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="1D AZIR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Interest rate</t>
   </si>
   <si>
     <t>Value of transactions (mln. AZN)</t>
   </si>
   <si>
     <t>Number of transactions</t>
+  </si>
+  <si>
+    <t>17.09.2026</t>
+  </si>
+  <si>
+    <t>16.09.2026</t>
+  </si>
+  <si>
+    <t>15.09.2026</t>
+  </si>
+  <si>
+    <t>14.09.2026</t>
+  </si>
+  <si>
+    <t>11.09.2026</t>
+  </si>
+  <si>
+    <t>10.09.2026</t>
+  </si>
+  <si>
+    <t>09.09.2026</t>
+  </si>
+  <si>
+    <t>08.09.2026</t>
+  </si>
+  <si>
+    <t>07.09.2026</t>
+  </si>
+  <si>
+    <t>04.09.2026</t>
+  </si>
+  <si>
+    <t>03.09.2026</t>
+  </si>
+  <si>
+    <t>02.09.2026</t>
+  </si>
+  <si>
+    <t>01.09.2026</t>
+  </si>
+  <si>
+    <t>31.08.2026</t>
+  </si>
+  <si>
+    <t>28.08.2026</t>
+  </si>
+  <si>
+    <t>27.08.2026</t>
+  </si>
+  <si>
+    <t>26.08.2026</t>
+  </si>
+  <si>
+    <t>25.08.2026</t>
+  </si>
+  <si>
+    <t>24.08.2026</t>
+  </si>
+  <si>
+    <t>21.08.2026</t>
+  </si>
+  <si>
+    <t>20.08.2026</t>
+  </si>
+  <si>
+    <t>19.08.2026</t>
+  </si>
+  <si>
+    <t>18.08.2026</t>
+  </si>
+  <si>
+    <t>17.08.2026</t>
+  </si>
+  <si>
+    <t>14.08.2026</t>
+  </si>
+  <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
+    <t>12.08.2026</t>
+  </si>
+  <si>
+    <t>11.08.2026</t>
+  </si>
+  <si>
+    <t>10.08.2026</t>
+  </si>
+  <si>
+    <t>07.08.2026</t>
+  </si>
+  <si>
+    <t>06.08.2026</t>
+  </si>
+  <si>
+    <t>05.08.2026</t>
+  </si>
+  <si>
+    <t>04.08.2026</t>
   </si>
   <si>
     <t>03.08.2026</t>
   </si>
   <si>
     <t>31.07.2026</t>
   </si>
   <si>
     <t>30.07.2026</t>
   </si>
   <si>
     <t>29.07.2026</t>
   </si>
   <si>
     <t>28.07.2026</t>
   </si>
   <si>
     <t>27.07.2026</t>
   </si>
   <si>
     <t>24.07.2026</t>
   </si>
   <si>
     <t>23.07.2026</t>
   </si>
   <si>
     <t>22.07.2026</t>
-  </si>
-[...91 lines deleted...]
-    <t>05.06.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="13"/>
       <color rgb="FF1C3651"/>
       <name val="Calibri"/>
@@ -554,1518 +560,1534 @@
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2">
-        <v>6.3432</v>
+        <v>5.8077</v>
       </c>
       <c r="C2" s="2">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="D2" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="2">
-        <v>6.3433</v>
+        <v>5.7688</v>
       </c>
       <c r="C3" s="2">
         <v>0</v>
       </c>
       <c r="D3" s="2">
         <v>0</v>
       </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="2">
-        <v>6.343</v>
+        <v>5.8606</v>
       </c>
       <c r="C4" s="2">
         <v>0</v>
       </c>
       <c r="D4" s="2">
         <v>0</v>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="2">
-        <v>6.3436</v>
+        <v>5.677</v>
       </c>
       <c r="C5" s="2">
-        <v>0</v>
+        <v>142</v>
       </c>
       <c r="D5" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="2">
-        <v>6.3424</v>
+        <v>6.0442</v>
       </c>
       <c r="C6" s="2">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="D6" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
       <c r="Z6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="2">
-        <v>6.3449</v>
+        <v>6.1363</v>
       </c>
       <c r="C7" s="2">
         <v>0</v>
       </c>
       <c r="D7" s="2">
         <v>0</v>
       </c>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
       <c r="Z7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="2">
-        <v>6.3399</v>
+        <v>6.1362</v>
       </c>
       <c r="C8" s="2">
         <v>0</v>
       </c>
       <c r="D8" s="2">
         <v>0</v>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2"/>
       <c r="N8" s="2"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="2">
-        <v>6.3498</v>
+        <v>6.1365</v>
       </c>
       <c r="C9" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="D9" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
       <c r="N9" s="2"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="2">
-        <v>6.33</v>
+        <v>6.1359</v>
       </c>
       <c r="C10" s="2">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="D10" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="2">
-        <v>6.3887</v>
+        <v>6.1371</v>
       </c>
       <c r="C11" s="2">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D11" s="2">
         <v>1</v>
       </c>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
       <c r="Z11" s="2"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="2">
-        <v>6.4</v>
+        <v>6.2307</v>
       </c>
       <c r="C12" s="2">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="D12" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="2">
-        <v>6.4</v>
+        <v>6.215</v>
       </c>
       <c r="C13" s="2">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D13" s="2">
         <v>1</v>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="2">
-        <v>6.4</v>
+        <v>6.2465</v>
       </c>
       <c r="C14" s="2">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D14" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="2">
-        <v>6.4</v>
+        <v>6.2437</v>
       </c>
       <c r="C15" s="2">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="D15" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
       <c r="T15" s="2"/>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="2">
-        <v>6.4</v>
+        <v>6.2812</v>
       </c>
       <c r="C16" s="2">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="D16" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="2">
-        <v>6.4</v>
+        <v>6.2873</v>
       </c>
       <c r="C17" s="2">
-        <v>60</v>
+        <v>2</v>
       </c>
       <c r="D17" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
       <c r="N17" s="2"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
       <c r="U17" s="2"/>
       <c r="V17" s="2"/>
       <c r="W17" s="2"/>
       <c r="X17" s="2"/>
       <c r="Y17" s="2"/>
       <c r="Z17" s="2"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="2">
-        <v>6.35</v>
+        <v>6.2898</v>
       </c>
       <c r="C18" s="2">
-        <v>120</v>
+        <v>2</v>
       </c>
       <c r="D18" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
       <c r="S18" s="2"/>
       <c r="T18" s="2"/>
       <c r="U18" s="2"/>
       <c r="V18" s="2"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="2"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="2">
-        <v>6.3956</v>
+        <v>6.2929</v>
       </c>
       <c r="C19" s="2">
-        <v>88</v>
+        <v>2</v>
       </c>
       <c r="D19" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="2">
-        <v>6.3741</v>
+        <v>6.2962</v>
       </c>
       <c r="C20" s="2">
-        <v>215</v>
+        <v>2</v>
       </c>
       <c r="D20" s="2">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="2">
-        <v>6.4</v>
+        <v>6.2995</v>
       </c>
       <c r="C21" s="2">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="D21" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
       <c r="U21" s="2"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="2">
-        <v>6.4049</v>
+        <v>6.3044</v>
       </c>
       <c r="C22" s="2">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="D22" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="2"/>
       <c r="S22" s="2"/>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="2">
-        <v>6.4085</v>
+        <v>6.308</v>
       </c>
       <c r="C23" s="2">
-        <v>114</v>
+        <v>2</v>
       </c>
       <c r="D23" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="2">
-        <v>6.4094</v>
+        <v>6.3139</v>
       </c>
       <c r="C24" s="2">
-        <v>105</v>
+        <v>2</v>
       </c>
       <c r="D24" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="2">
-        <v>6.4094</v>
+        <v>6.322</v>
       </c>
       <c r="C25" s="2">
-        <v>105</v>
+        <v>2</v>
       </c>
       <c r="D25" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
       <c r="M25" s="2"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="2">
-        <v>6.418</v>
+        <v>6.3266</v>
       </c>
       <c r="C26" s="2">
-        <v>183</v>
+        <v>2</v>
       </c>
       <c r="D26" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
       <c r="N26" s="2"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
       <c r="Z26" s="2"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="2">
-        <v>6.4271</v>
+        <v>6.3304</v>
       </c>
       <c r="C27" s="2">
-        <v>95</v>
+        <v>2</v>
       </c>
       <c r="D27" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
       <c r="Z27" s="2"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="2">
-        <v>6.4343</v>
+        <v>6.3329</v>
       </c>
       <c r="C28" s="2">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="D28" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
       <c r="O28" s="2"/>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="2">
-        <v>6.4306</v>
+        <v>6.3376</v>
       </c>
       <c r="C29" s="2">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="D29" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
       <c r="M29" s="2"/>
       <c r="N29" s="2"/>
       <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
       <c r="S29" s="2"/>
       <c r="T29" s="2"/>
       <c r="U29" s="2"/>
       <c r="V29" s="2"/>
       <c r="W29" s="2"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="2">
-        <v>6.4415</v>
+        <v>6.3365</v>
       </c>
       <c r="C30" s="2">
-        <v>101</v>
+        <v>0</v>
       </c>
       <c r="D30" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="2"/>
       <c r="S30" s="2"/>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
       <c r="Z30" s="2"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="2">
-        <v>6.4444</v>
+        <v>6.3388</v>
       </c>
       <c r="C31" s="2">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="D31" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="2">
-        <v>6.442</v>
+        <v>6.3343</v>
       </c>
       <c r="C32" s="2">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="D32" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="2"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="2">
-        <v>6.4311</v>
+        <v>6.3432</v>
       </c>
       <c r="C33" s="2">
-        <v>152</v>
+        <v>0</v>
       </c>
       <c r="D33" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
       <c r="M33" s="2"/>
       <c r="N33" s="2"/>
       <c r="O33" s="2"/>
       <c r="P33" s="2"/>
       <c r="Q33" s="2"/>
       <c r="R33" s="2"/>
       <c r="S33" s="2"/>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="2"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="2">
-        <v>6.4246</v>
+        <v>6.3432</v>
       </c>
       <c r="C34" s="2">
-        <v>180</v>
+        <v>0</v>
       </c>
       <c r="D34" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
       <c r="Z34" s="2"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="2">
-        <v>6.4379</v>
+        <v>6.3432</v>
       </c>
       <c r="C35" s="2">
-        <v>147</v>
+        <v>0</v>
       </c>
       <c r="D35" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
       <c r="N35" s="2"/>
       <c r="O35" s="2"/>
       <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="2"/>
       <c r="S35" s="2"/>
       <c r="T35" s="2"/>
       <c r="U35" s="2"/>
       <c r="V35" s="2"/>
       <c r="W35" s="2"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="2"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="2">
-        <v>6.4228</v>
+        <v>6.3433</v>
       </c>
       <c r="C36" s="2">
-        <v>187</v>
+        <v>0</v>
       </c>
       <c r="D36" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>
       <c r="O36" s="2"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="2"/>
       <c r="S36" s="2"/>
       <c r="T36" s="2"/>
       <c r="U36" s="2"/>
       <c r="V36" s="2"/>
       <c r="W36" s="2"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
       <c r="Z36" s="2"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="2">
-        <v>6.4367</v>
+        <v>6.343</v>
       </c>
       <c r="C37" s="2">
-        <v>147</v>
+        <v>0</v>
       </c>
       <c r="D37" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
       <c r="N37" s="2"/>
       <c r="O37" s="2"/>
       <c r="P37" s="2"/>
       <c r="Q37" s="2"/>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
       <c r="Z37" s="2"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="2">
-        <v>6.4249</v>
+        <v>6.3436</v>
       </c>
       <c r="C38" s="2">
-        <v>182</v>
+        <v>0</v>
       </c>
       <c r="D38" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
       <c r="N38" s="2"/>
       <c r="O38" s="2"/>
       <c r="P38" s="2"/>
       <c r="Q38" s="2"/>
       <c r="R38" s="2"/>
       <c r="S38" s="2"/>
       <c r="T38" s="2"/>
       <c r="U38" s="2"/>
       <c r="V38" s="2"/>
       <c r="W38" s="2"/>
       <c r="X38" s="2"/>
       <c r="Y38" s="2"/>
       <c r="Z38" s="2"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="2">
-        <v>6.4361</v>
+        <v>6.3424</v>
       </c>
       <c r="C39" s="2">
-        <v>132</v>
+        <v>0</v>
       </c>
       <c r="D39" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
       <c r="U39" s="2"/>
       <c r="V39" s="2"/>
       <c r="W39" s="2"/>
       <c r="X39" s="2"/>
       <c r="Y39" s="2"/>
       <c r="Z39" s="2"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="2">
-        <v>6.4361</v>
+        <v>6.3449</v>
       </c>
       <c r="C40" s="2">
-        <v>132</v>
+        <v>0</v>
       </c>
       <c r="D40" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
       <c r="S40" s="2"/>
       <c r="T40" s="2"/>
       <c r="U40" s="2"/>
       <c r="V40" s="2"/>
       <c r="W40" s="2"/>
       <c r="X40" s="2"/>
       <c r="Y40" s="2"/>
       <c r="Z40" s="2"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="2">
-        <v>6.4338</v>
+        <v>6.3399</v>
       </c>
       <c r="C41" s="2">
-        <v>143</v>
+        <v>0</v>
       </c>
       <c r="D41" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
       <c r="N41" s="2"/>
       <c r="O41" s="2"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="R41" s="2"/>
       <c r="S41" s="2"/>
       <c r="T41" s="2"/>
       <c r="U41" s="2"/>
       <c r="V41" s="2"/>
       <c r="W41" s="2"/>
       <c r="X41" s="2"/>
       <c r="Y41" s="2"/>
       <c r="Z41" s="2"/>
     </row>
     <row r="42" spans="1:26">
-      <c r="A42" s="2"/>
-[...2 lines deleted...]
-      <c r="D42" s="2"/>
+      <c r="A42" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B42" s="2">
+        <v>6.3498</v>
+      </c>
+      <c r="C42" s="2">
+        <v>10</v>
+      </c>
+      <c r="D42" s="2">
+        <v>1</v>
+      </c>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
       <c r="L42" s="2"/>
       <c r="M42" s="2"/>
       <c r="N42" s="2"/>
       <c r="O42" s="2"/>
       <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="R42" s="2"/>
       <c r="S42" s="2"/>
       <c r="T42" s="2"/>
       <c r="U42" s="2"/>
       <c r="V42" s="2"/>
       <c r="W42" s="2"/>
       <c r="X42" s="2"/>
       <c r="Y42" s="2"/>
       <c r="Z42" s="2"/>
     </row>
     <row r="43" spans="1:26">
-      <c r="A43" s="2"/>
-[...2 lines deleted...]
-      <c r="D43" s="2"/>
+      <c r="A43" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B43" s="2">
+        <v>6.33</v>
+      </c>
+      <c r="C43" s="2">
+        <v>60</v>
+      </c>
+      <c r="D43" s="2">
+        <v>2</v>
+      </c>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
       <c r="N43" s="2"/>
       <c r="O43" s="2"/>
       <c r="P43" s="2"/>
       <c r="Q43" s="2"/>
       <c r="R43" s="2"/>
       <c r="S43" s="2"/>
       <c r="T43" s="2"/>
       <c r="U43" s="2"/>
       <c r="V43" s="2"/>
       <c r="W43" s="2"/>
       <c r="X43" s="2"/>
       <c r="Y43" s="2"/>
       <c r="Z43" s="2"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="2"/>