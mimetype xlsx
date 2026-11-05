--- v3 (2026-09-20)
+++ v4 (2026-11-05)
@@ -1,247 +1,251 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="1D AZIR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Interest rate</t>
   </si>
   <si>
     <t>Value of transactions (mln. AZN)</t>
   </si>
   <si>
     <t>Number of transactions</t>
+  </si>
+  <si>
+    <t>04.11.2026</t>
+  </si>
+  <si>
+    <t>03.11.2026</t>
+  </si>
+  <si>
+    <t>02.11.2026</t>
+  </si>
+  <si>
+    <t>30.10.2026</t>
+  </si>
+  <si>
+    <t>29.10.2026</t>
+  </si>
+  <si>
+    <t>28.10.2026</t>
+  </si>
+  <si>
+    <t>27.10.2026</t>
+  </si>
+  <si>
+    <t>26.10.2026</t>
+  </si>
+  <si>
+    <t>23.10.2026</t>
+  </si>
+  <si>
+    <t>22.10.2026</t>
+  </si>
+  <si>
+    <t>21.10.2026</t>
+  </si>
+  <si>
+    <t>20.10.2026</t>
+  </si>
+  <si>
+    <t>19.10.2026</t>
+  </si>
+  <si>
+    <t>16.10.2026</t>
+  </si>
+  <si>
+    <t>15.10.2026</t>
+  </si>
+  <si>
+    <t>14.10.2026</t>
+  </si>
+  <si>
+    <t>13.10.2026</t>
+  </si>
+  <si>
+    <t>12.10.2026</t>
+  </si>
+  <si>
+    <t>09.10.2026</t>
+  </si>
+  <si>
+    <t>08.10.2026</t>
+  </si>
+  <si>
+    <t>07.10.2026</t>
+  </si>
+  <si>
+    <t>06.10.2026</t>
+  </si>
+  <si>
+    <t>05.10.2026</t>
+  </si>
+  <si>
+    <t>02.10.2026</t>
+  </si>
+  <si>
+    <t>01.10.2026</t>
+  </si>
+  <si>
+    <t>30.09.2026</t>
+  </si>
+  <si>
+    <t>29.09.2026</t>
+  </si>
+  <si>
+    <t>28.09.2026</t>
+  </si>
+  <si>
+    <t>25.09.2026</t>
+  </si>
+  <si>
+    <t>24.09.2026</t>
+  </si>
+  <si>
+    <t>23.09.2026</t>
+  </si>
+  <si>
+    <t>22.09.2026</t>
+  </si>
+  <si>
+    <t>21.09.2026</t>
+  </si>
+  <si>
+    <t>18.09.2026</t>
   </si>
   <si>
     <t>17.09.2026</t>
   </si>
   <si>
     <t>16.09.2026</t>
   </si>
   <si>
     <t>15.09.2026</t>
   </si>
   <si>
     <t>14.09.2026</t>
   </si>
   <si>
     <t>11.09.2026</t>
   </si>
   <si>
     <t>10.09.2026</t>
   </si>
   <si>
     <t>09.09.2026</t>
   </si>
   <si>
     <t>08.09.2026</t>
   </si>
   <si>
     <t>07.09.2026</t>
   </si>
-  <si>
-[...97 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="13"/>
       <color rgb="FF1C3651"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -507,1615 +511,1623 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z1000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:Z1000"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2">
-        <v>5.8077</v>
+        <v>6.2374</v>
       </c>
       <c r="C2" s="2">
-        <v>50</v>
+        <v>27.5</v>
       </c>
       <c r="D2" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="2">
-        <v>5.7688</v>
+        <v>6.2579</v>
       </c>
       <c r="C3" s="2">
-        <v>0</v>
+        <v>12.0</v>
       </c>
       <c r="D3" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="2">
-        <v>5.8606</v>
+        <v>6.279</v>
       </c>
       <c r="C4" s="2">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="D4" s="2">
         <v>0</v>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="2">
-        <v>5.677</v>
+        <v>6.2672</v>
       </c>
       <c r="C5" s="2">
-        <v>142</v>
+        <v>30.0</v>
       </c>
       <c r="D5" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="2">
-        <v>6.0442</v>
+        <v>6.2907</v>
       </c>
       <c r="C6" s="2">
-        <v>35</v>
+        <v>10.0</v>
       </c>
       <c r="D6" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
       <c r="Z6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="2">
-        <v>6.1363</v>
+        <v>6.3142</v>
       </c>
       <c r="C7" s="2">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="D7" s="2">
         <v>0</v>
       </c>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
       <c r="Z7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="2">
-        <v>6.1362</v>
+        <v>6.3048</v>
       </c>
       <c r="C8" s="2">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="D8" s="2">
         <v>0</v>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2"/>
       <c r="N8" s="2"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="2">
-        <v>6.1365</v>
+        <v>6.3236</v>
       </c>
       <c r="C9" s="2">
-        <v>0</v>
+        <v>10.0</v>
       </c>
       <c r="D9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
       <c r="N9" s="2"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="2">
-        <v>6.1359</v>
+        <v>6.286</v>
       </c>
       <c r="C10" s="2">
-        <v>10</v>
+        <v>20.0</v>
       </c>
       <c r="D10" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="2">
-        <v>6.1371</v>
+        <v>6.3007</v>
       </c>
       <c r="C11" s="2">
-        <v>15</v>
+        <v>20.0</v>
       </c>
       <c r="D11" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
       <c r="Z11" s="2"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="2">
-        <v>6.2307</v>
+        <v>6.3323</v>
       </c>
       <c r="C12" s="2">
-        <v>0</v>
+        <v>31.5</v>
       </c>
       <c r="D12" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="2">
-        <v>6.215</v>
+        <v>6.3323</v>
       </c>
       <c r="C13" s="2">
-        <v>7</v>
+        <v>31.5</v>
       </c>
       <c r="D13" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="2">
-        <v>6.2465</v>
+        <v>5.7977</v>
       </c>
       <c r="C14" s="2">
-        <v>5</v>
+        <v>25.0</v>
       </c>
       <c r="D14" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="2">
-        <v>6.2437</v>
+        <v>5.8127</v>
       </c>
       <c r="C15" s="2">
-        <v>17</v>
+        <v>10.0</v>
       </c>
       <c r="D15" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
       <c r="T15" s="2"/>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="2">
-        <v>6.2812</v>
+        <v>5.8</v>
       </c>
       <c r="C16" s="2">
-        <v>2</v>
+        <v>40.0</v>
       </c>
       <c r="D16" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="2">
-        <v>6.2873</v>
+        <v>5.7923</v>
       </c>
       <c r="C17" s="2">
-        <v>2</v>
+        <v>42.0</v>
       </c>
       <c r="D17" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
       <c r="N17" s="2"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
       <c r="U17" s="2"/>
       <c r="V17" s="2"/>
       <c r="W17" s="2"/>
       <c r="X17" s="2"/>
       <c r="Y17" s="2"/>
       <c r="Z17" s="2"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="2">
-        <v>6.2898</v>
+        <v>5.9502</v>
       </c>
       <c r="C18" s="2">
-        <v>2</v>
+        <v>25.0</v>
       </c>
       <c r="D18" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
       <c r="S18" s="2"/>
       <c r="T18" s="2"/>
       <c r="U18" s="2"/>
       <c r="V18" s="2"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="2"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="2">
-        <v>6.2929</v>
+        <v>5.9823</v>
       </c>
       <c r="C19" s="2">
-        <v>2</v>
+        <v>25.0</v>
       </c>
       <c r="D19" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="2">
-        <v>6.2962</v>
+        <v>5.928</v>
       </c>
       <c r="C20" s="2">
-        <v>2</v>
+        <v>35.0</v>
       </c>
       <c r="D20" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="2">
-        <v>6.2995</v>
+        <v>5.8757</v>
       </c>
       <c r="C21" s="2">
-        <v>2</v>
+        <v>20.0</v>
       </c>
       <c r="D21" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
       <c r="U21" s="2"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="2">
-        <v>6.3044</v>
+        <v>5.7632</v>
       </c>
       <c r="C22" s="2">
-        <v>2</v>
+        <v>10.0</v>
       </c>
       <c r="D22" s="2">
         <v>1</v>
       </c>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="2"/>
       <c r="S22" s="2"/>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="2">
-        <v>6.308</v>
+        <v>5.7884</v>
       </c>
       <c r="C23" s="2">
-        <v>2</v>
+        <v>0.0</v>
       </c>
       <c r="D23" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="2">
-        <v>6.3139</v>
+        <v>5.7924</v>
       </c>
       <c r="C24" s="2">
-        <v>2</v>
+        <v>0.0</v>
       </c>
       <c r="D24" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="2">
-        <v>6.322</v>
+        <v>5.7845</v>
       </c>
       <c r="C25" s="2">
-        <v>2</v>
+        <v>0.0</v>
       </c>
       <c r="D25" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
       <c r="M25" s="2"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="2">
-        <v>6.3266</v>
+        <v>5.8002</v>
       </c>
       <c r="C26" s="2">
-        <v>2</v>
+        <v>0.0</v>
       </c>
       <c r="D26" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
       <c r="N26" s="2"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
       <c r="Z26" s="2"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="2">
-        <v>6.3304</v>
+        <v>5.7688</v>
       </c>
       <c r="C27" s="2">
-        <v>2</v>
+        <v>40.0</v>
       </c>
       <c r="D27" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
       <c r="Z27" s="2"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="2">
-        <v>6.3329</v>
+        <v>5.8316</v>
       </c>
       <c r="C28" s="2">
-        <v>2</v>
+        <v>0.0</v>
       </c>
       <c r="D28" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
       <c r="O28" s="2"/>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="2">
-        <v>6.3376</v>
+        <v>5.8563</v>
       </c>
       <c r="C29" s="2">
-        <v>0</v>
+        <v>35.0</v>
       </c>
       <c r="D29" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
       <c r="M29" s="2"/>
       <c r="N29" s="2"/>
       <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
       <c r="S29" s="2"/>
       <c r="T29" s="2"/>
       <c r="U29" s="2"/>
       <c r="V29" s="2"/>
       <c r="W29" s="2"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="2">
-        <v>6.3365</v>
+        <v>5.807</v>
       </c>
       <c r="C30" s="2">
-        <v>0</v>
+        <v>20.0</v>
       </c>
       <c r="D30" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="2"/>
       <c r="S30" s="2"/>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
       <c r="Z30" s="2"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="2">
-        <v>6.3388</v>
+        <v>5.7747</v>
       </c>
       <c r="C31" s="2">
-        <v>0</v>
+        <v>20.0</v>
       </c>
       <c r="D31" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="2">
-        <v>6.3343</v>
+        <v>5.7533</v>
       </c>
       <c r="C32" s="2">
-        <v>10</v>
+        <v>0.0</v>
       </c>
       <c r="D32" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="2"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="2">
-        <v>6.3432</v>
+        <v>5.7355</v>
       </c>
       <c r="C33" s="2">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="D33" s="2">
         <v>0</v>
       </c>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
       <c r="M33" s="2"/>
       <c r="N33" s="2"/>
       <c r="O33" s="2"/>
       <c r="P33" s="2"/>
       <c r="Q33" s="2"/>
       <c r="R33" s="2"/>
       <c r="S33" s="2"/>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="2"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="2">
-        <v>6.3432</v>
+        <v>5.7712</v>
       </c>
       <c r="C34" s="2">
-        <v>0</v>
+        <v>20.0</v>
       </c>
       <c r="D34" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
       <c r="Z34" s="2"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="2">
-        <v>6.3432</v>
+        <v>5.6998</v>
       </c>
       <c r="C35" s="2">
-        <v>0</v>
+        <v>62.0</v>
       </c>
       <c r="D35" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
       <c r="N35" s="2"/>
       <c r="O35" s="2"/>
       <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="2"/>
       <c r="S35" s="2"/>
       <c r="T35" s="2"/>
       <c r="U35" s="2"/>
       <c r="V35" s="2"/>
       <c r="W35" s="2"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="2"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="2">
-        <v>6.3433</v>
+        <v>5.8077</v>
       </c>
       <c r="C36" s="2">
-        <v>0</v>
+        <v>50.0</v>
       </c>
       <c r="D36" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>
       <c r="O36" s="2"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="2"/>
       <c r="S36" s="2"/>
       <c r="T36" s="2"/>
       <c r="U36" s="2"/>
       <c r="V36" s="2"/>
       <c r="W36" s="2"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
       <c r="Z36" s="2"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="2">
-        <v>6.343</v>
+        <v>5.7688</v>
       </c>
       <c r="C37" s="2">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="D37" s="2">
         <v>0</v>
       </c>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
       <c r="N37" s="2"/>
       <c r="O37" s="2"/>
       <c r="P37" s="2"/>
       <c r="Q37" s="2"/>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
       <c r="Z37" s="2"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="2">
-        <v>6.3436</v>
+        <v>5.8606</v>
       </c>
       <c r="C38" s="2">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="D38" s="2">
         <v>0</v>
       </c>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
       <c r="N38" s="2"/>
       <c r="O38" s="2"/>
       <c r="P38" s="2"/>
       <c r="Q38" s="2"/>
       <c r="R38" s="2"/>
       <c r="S38" s="2"/>
       <c r="T38" s="2"/>
       <c r="U38" s="2"/>
       <c r="V38" s="2"/>
       <c r="W38" s="2"/>
       <c r="X38" s="2"/>
       <c r="Y38" s="2"/>
       <c r="Z38" s="2"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="2">
-        <v>6.3424</v>
+        <v>5.677</v>
       </c>
       <c r="C39" s="2">
-        <v>0</v>
+        <v>142.0</v>
       </c>
       <c r="D39" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
       <c r="U39" s="2"/>
       <c r="V39" s="2"/>
       <c r="W39" s="2"/>
       <c r="X39" s="2"/>
       <c r="Y39" s="2"/>
       <c r="Z39" s="2"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="2">
-        <v>6.3449</v>
+        <v>6.0442</v>
       </c>
       <c r="C40" s="2">
-        <v>0</v>
+        <v>35.0</v>
       </c>
       <c r="D40" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
       <c r="S40" s="2"/>
       <c r="T40" s="2"/>
       <c r="U40" s="2"/>
       <c r="V40" s="2"/>
       <c r="W40" s="2"/>
       <c r="X40" s="2"/>
       <c r="Y40" s="2"/>
       <c r="Z40" s="2"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="2">
-        <v>6.3399</v>
+        <v>6.1363</v>
       </c>
       <c r="C41" s="2">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="D41" s="2">
         <v>0</v>
       </c>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
       <c r="N41" s="2"/>
       <c r="O41" s="2"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="R41" s="2"/>
       <c r="S41" s="2"/>
       <c r="T41" s="2"/>
       <c r="U41" s="2"/>
       <c r="V41" s="2"/>
       <c r="W41" s="2"/>
       <c r="X41" s="2"/>
       <c r="Y41" s="2"/>
       <c r="Z41" s="2"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="2">
-        <v>6.3498</v>
+        <v>6.1362</v>
       </c>
       <c r="C42" s="2">
-        <v>10</v>
+        <v>0.0</v>
       </c>
       <c r="D42" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
       <c r="L42" s="2"/>
       <c r="M42" s="2"/>
       <c r="N42" s="2"/>
       <c r="O42" s="2"/>
       <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="R42" s="2"/>
       <c r="S42" s="2"/>
       <c r="T42" s="2"/>
       <c r="U42" s="2"/>
       <c r="V42" s="2"/>
       <c r="W42" s="2"/>
       <c r="X42" s="2"/>
       <c r="Y42" s="2"/>
       <c r="Z42" s="2"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="2">
-        <v>6.33</v>
+        <v>6.1365</v>
       </c>
       <c r="C43" s="2">
-        <v>60</v>
+        <v>0.0</v>
       </c>
       <c r="D43" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
       <c r="N43" s="2"/>
       <c r="O43" s="2"/>
       <c r="P43" s="2"/>
       <c r="Q43" s="2"/>
       <c r="R43" s="2"/>
       <c r="S43" s="2"/>
       <c r="T43" s="2"/>
       <c r="U43" s="2"/>
       <c r="V43" s="2"/>
       <c r="W43" s="2"/>
       <c r="X43" s="2"/>
       <c r="Y43" s="2"/>
       <c r="Z43" s="2"/>
     </row>
     <row r="44" spans="1:26">
-      <c r="A44" s="2"/>
-[...2 lines deleted...]
-      <c r="D44" s="2"/>
+      <c r="A44" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B44" s="2">
+        <v>6.1359</v>
+      </c>
+      <c r="C44" s="2">
+        <v>10.0</v>
+      </c>
+      <c r="D44" s="2">
+        <v>1</v>
+      </c>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
       <c r="N44" s="2"/>
       <c r="O44" s="2"/>
       <c r="P44" s="2"/>
       <c r="Q44" s="2"/>
       <c r="R44" s="2"/>
       <c r="S44" s="2"/>
       <c r="T44" s="2"/>
       <c r="U44" s="2"/>
       <c r="V44" s="2"/>
       <c r="W44" s="2"/>
       <c r="X44" s="2"/>
       <c r="Y44" s="2"/>
       <c r="Z44" s="2"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="2"/>
@@ -28864,82 +28876,74 @@
       <c r="D1000" s="2"/>
       <c r="E1000" s="2"/>
       <c r="F1000" s="2"/>
       <c r="G1000" s="2"/>
       <c r="H1000" s="2"/>
       <c r="I1000" s="2"/>
       <c r="J1000" s="2"/>
       <c r="K1000" s="2"/>
       <c r="L1000" s="2"/>
       <c r="M1000" s="2"/>
       <c r="N1000" s="2"/>
       <c r="O1000" s="2"/>
       <c r="P1000" s="2"/>
       <c r="Q1000" s="2"/>
       <c r="R1000" s="2"/>
       <c r="S1000" s="2"/>
       <c r="T1000" s="2"/>
       <c r="U1000" s="2"/>
       <c r="V1000" s="2"/>
       <c r="W1000" s="2"/>
       <c r="X1000" s="2"/>
       <c r="Y1000" s="2"/>
       <c r="Z1000" s="2"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
-[...7 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1D AZIR</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft Corporation</Company>
+  <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>